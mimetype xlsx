--- v0 (2026-08-30)
+++ v1 (2026-10-30)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/80fd69f3535534e5/Dokumente/1 - Shared Folder/20 - Short Videos/1 - Videos/18 - Icons in Worksheet/Lead Magnet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3272" documentId="8_{704A03F6-B0D7-4933-88A0-9C87A5E421EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2BC7AE21-A71C-4A0E-B172-64B1E0428295}"/>
+  <xr:revisionPtr revIDLastSave="3274" documentId="8_{704A03F6-B0D7-4933-88A0-9C87A5E421EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C4D3B46-C072-4660-86BC-1D8BF7E67800}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13152" xr2:uid="{253BA7B3-064F-4E0D-A5B9-B6075A2FF355}"/>
+    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" xr2:uid="{253BA7B3-064F-4E0D-A5B9-B6075A2FF355}"/>
   </bookViews>
   <sheets>
     <sheet name="🚀 Start Here" sheetId="2" r:id="rId1"/>
     <sheet name="📌 Icon Collection" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1037,164 +1037,151 @@
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...29 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB2071D"/>
       <color rgb="FF833AB4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excelfind.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'&#128204; Icon Collection'!C6"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digistore24.com/redir/591765" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excelfind.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digistore24.com/redir/469005?ds24tr=unicode_icon_file" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'&#128204; Icon Collection'!C6"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digistore24.com/redir/591765" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excelfind.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>179070</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>80010</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
@@ -1474,51 +1461,51 @@
           <a:avLst>
             <a:gd name="adj" fmla="val 5014"/>
           </a:avLst>
         </a:prstGeom>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>217170</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Rectangle: Rounded Corners 23">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E0E751-70C1-40FF-86FD-C0ABEE96FDA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4834890" y="5040630"/>
           <a:ext cx="2011680" cy="316230"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5"/>
         </a:solidFill>
         <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
@@ -1559,63 +1546,63 @@
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>613410</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>87630</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>198126</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>275266</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 29">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF2B91C1-C5BA-4680-AE39-19460639E1C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7273290" y="179070"/>
           <a:ext cx="1097286" cy="187636"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2059,407 +2046,303 @@
       <c r="G2" s="2"/>
       <c r="J2" s="12"/>
       <c r="L2" s="2"/>
       <c r="N2" s="12"/>
       <c r="P2" s="2"/>
       <c r="S2" s="12"/>
       <c r="U2" s="2"/>
       <c r="X2" s="12"/>
     </row>
     <row r="3" spans="2:24" s="1" customFormat="1" ht="7.3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="12"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="J3" s="12"/>
       <c r="L3" s="2"/>
       <c r="N3" s="12"/>
       <c r="P3" s="2"/>
       <c r="S3" s="12"/>
       <c r="U3" s="2"/>
       <c r="X3" s="12"/>
     </row>
     <row r="5" spans="2:24" ht="21.3" x14ac:dyDescent="0.85">
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="2:24" ht="15.6" x14ac:dyDescent="0.6">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="17" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="8" spans="2:24" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="26" t="s">
         <v>208</v>
       </c>
-      <c r="C8" s="30"/>
-[...3 lines deleted...]
-      <c r="H8" s="29" t="s">
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="28"/>
+      <c r="H8" s="26" t="s">
         <v>209</v>
       </c>
-      <c r="I8" s="30"/>
-[...4 lines deleted...]
-      <c r="N8" s="31"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="28"/>
     </row>
     <row r="9" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B9" s="32"/>
-[...3 lines deleted...]
-      <c r="F9" s="33"/>
+      <c r="B9" s="3"/>
+      <c r="F9" s="4"/>
       <c r="H9" s="3"/>
-      <c r="I9" s="19"/>
-[...3 lines deleted...]
-      <c r="M9" s="19"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B10" s="32"/>
-      <c r="C10" s="25" t="s">
+      <c r="B10" s="3"/>
+      <c r="C10" s="29" t="s">
         <v>224</v>
       </c>
-      <c r="D10" s="25"/>
-[...1 lines deleted...]
-      <c r="F10" s="33"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="4"/>
       <c r="H10" s="3"/>
-      <c r="I10" s="20" t="s">
+      <c r="I10" s="15" t="s">
         <v>210</v>
       </c>
-      <c r="J10" s="19"/>
-      <c r="K10" s="20" t="s">
+      <c r="K10" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="L10" s="19"/>
-      <c r="M10" s="20" t="s">
+      <c r="M10" s="15" t="s">
         <v>213</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B11" s="32"/>
-[...3 lines deleted...]
-      <c r="F11" s="33"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="4"/>
       <c r="H11" s="3"/>
-      <c r="I11" s="21" t="s">
+      <c r="I11" s="31" t="s">
         <v>215</v>
       </c>
-      <c r="J11" s="19"/>
-      <c r="K11" s="21" t="s">
+      <c r="K11" s="31" t="s">
         <v>212</v>
       </c>
-      <c r="L11" s="19"/>
-      <c r="M11" s="21" t="s">
+      <c r="M11" s="31" t="s">
         <v>214</v>
       </c>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="32"/>
-[...3 lines deleted...]
-      <c r="F12" s="33"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="4"/>
       <c r="H12" s="3"/>
-      <c r="I12" s="21"/>
-[...3 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="I12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="M12" s="31"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B13" s="32"/>
-[...3 lines deleted...]
-      <c r="F13" s="33"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="4"/>
       <c r="H13" s="3"/>
-      <c r="I13" s="19"/>
-[...3 lines deleted...]
-      <c r="M13" s="19"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="32"/>
-[...3 lines deleted...]
-      <c r="F14" s="33"/>
+      <c r="B14" s="3"/>
+      <c r="F14" s="4"/>
       <c r="H14" s="3"/>
-      <c r="I14" s="19"/>
-[...3 lines deleted...]
-      <c r="M14" s="19"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="2:24" x14ac:dyDescent="0.55000000000000004">
-      <c r="B15" s="32"/>
-[...3 lines deleted...]
-      <c r="F15" s="33"/>
+      <c r="B15" s="3"/>
+      <c r="F15" s="4"/>
       <c r="H15" s="3"/>
-      <c r="I15" s="19"/>
-[...3 lines deleted...]
-      <c r="M15" s="19"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="2:24" ht="14.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B16" s="32"/>
-      <c r="C16" s="26" t="s">
+      <c r="B16" s="3"/>
+      <c r="C16" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="21" t="s">
+      <c r="D16" s="31" t="s">
         <v>222</v>
       </c>
-      <c r="E16" s="21"/>
-      <c r="F16" s="33"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="4"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="19"/>
-[...3 lines deleted...]
-      <c r="M16" s="19"/>
       <c r="N16" s="4"/>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B17" s="32"/>
-[...3 lines deleted...]
-      <c r="F17" s="33"/>
+      <c r="B17" s="3"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="4"/>
       <c r="H17" s="3"/>
-      <c r="I17" s="19"/>
-[...3 lines deleted...]
-      <c r="M17" s="19"/>
       <c r="N17" s="4"/>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="5"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="7"/>
       <c r="H18" s="5"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="7"/>
     </row>
-    <row r="19" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-[...12 lines deleted...]
-    </row>
     <row r="20" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="C20" s="30"/>
-[...3 lines deleted...]
-      <c r="H20" s="29" t="s">
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="28"/>
+      <c r="H20" s="26" t="s">
         <v>219</v>
       </c>
-      <c r="I20" s="30"/>
-[...4 lines deleted...]
-      <c r="N20" s="31"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="28"/>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B21" s="32"/>
-[...3 lines deleted...]
-      <c r="F21" s="33"/>
+      <c r="B21" s="3"/>
+      <c r="F21" s="4"/>
       <c r="H21" s="3"/>
-      <c r="I21" s="19"/>
-[...3 lines deleted...]
-      <c r="M21" s="19"/>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B22" s="32"/>
-      <c r="C22" s="25" t="s">
+      <c r="B22" s="3"/>
+      <c r="C22" s="29" t="s">
         <v>225</v>
       </c>
-      <c r="D22" s="25"/>
-[...1 lines deleted...]
-      <c r="F22" s="33"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="4"/>
       <c r="H22" s="3"/>
-      <c r="I22" s="19"/>
-[...1 lines deleted...]
-      <c r="K22" s="25" t="s">
+      <c r="K22" s="29" t="s">
         <v>223</v>
       </c>
-      <c r="L22" s="25"/>
-      <c r="M22" s="25"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B23" s="32"/>
-[...3 lines deleted...]
-      <c r="F23" s="33"/>
+      <c r="B23" s="3"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="4"/>
       <c r="H23" s="3"/>
-      <c r="I23" s="19"/>
-[...3 lines deleted...]
-      <c r="M23" s="25"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
       <c r="N23" s="4"/>
     </row>
     <row r="24" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B24" s="32"/>
-[...3 lines deleted...]
-      <c r="F24" s="33"/>
+      <c r="B24" s="3"/>
+      <c r="F24" s="4"/>
       <c r="H24" s="3"/>
-      <c r="I24" s="19"/>
-[...3 lines deleted...]
-      <c r="M24" s="25"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B25" s="32"/>
-      <c r="C25" s="34" t="s">
+      <c r="B25" s="3"/>
+      <c r="C25" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="D25" s="35" t="s">
+      <c r="D25" s="22" t="s">
         <v>216</v>
       </c>
-      <c r="E25" s="36"/>
-      <c r="F25" s="33"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="4"/>
       <c r="H25" s="3"/>
-      <c r="I25" s="19"/>
-[...3 lines deleted...]
-      <c r="M25" s="25"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B26" s="32"/>
-[...3 lines deleted...]
-      <c r="F26" s="33"/>
+      <c r="B26" s="3"/>
+      <c r="F26" s="4"/>
       <c r="H26" s="3"/>
-      <c r="I26" s="19"/>
-[...3 lines deleted...]
-      <c r="M26" s="25"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="29"/>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B27" s="32"/>
-      <c r="C27" s="37" t="s">
+      <c r="B27" s="3"/>
+      <c r="C27" s="24" t="s">
         <v>116</v>
       </c>
-      <c r="D27" s="28" t="s">
+      <c r="D27" s="20" t="s">
         <v>217</v>
       </c>
-      <c r="E27" s="18"/>
-      <c r="F27" s="33"/>
+      <c r="F27" s="4"/>
       <c r="H27" s="3"/>
-      <c r="I27" s="19"/>
-[...3 lines deleted...]
-      <c r="M27" s="19"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B28" s="32"/>
-[...3 lines deleted...]
-      <c r="F28" s="33"/>
+      <c r="B28" s="3"/>
+      <c r="F28" s="4"/>
       <c r="H28" s="3"/>
-      <c r="I28" s="19"/>
-[...3 lines deleted...]
-      <c r="M28" s="19"/>
       <c r="N28" s="4"/>
     </row>
     <row r="29" spans="2:14" x14ac:dyDescent="0.55000000000000004">
-      <c r="B29" s="32"/>
-      <c r="C29" s="38" t="s">
+      <c r="B29" s="3"/>
+      <c r="C29" s="25" t="s">
         <v>116</v>
       </c>
-      <c r="D29" s="27" t="s">
+      <c r="D29" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="E29" s="18"/>
-      <c r="F29" s="33"/>
+      <c r="F29" s="4"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="19"/>
-[...3 lines deleted...]
-      <c r="M29" s="19"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.55000000000000004">
       <c r="B30" s="5"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="H30" s="5"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H20:N20"/>
     <mergeCell ref="K22:M26"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="C22:E23"/>
     <mergeCell ref="D16:E17"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="C10:E13"/>
@@ -2538,80 +2421,80 @@
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="12"/>
       <c r="K2" s="2"/>
       <c r="N2" s="12"/>
       <c r="P2" s="2"/>
       <c r="S2" s="12"/>
       <c r="U2" s="2"/>
       <c r="X2" s="12"/>
     </row>
     <row r="3" spans="2:25" s="1" customFormat="1" ht="7.3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="12"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="I3" s="12"/>
       <c r="K3" s="2"/>
       <c r="N3" s="12"/>
       <c r="P3" s="2"/>
       <c r="S3" s="12"/>
       <c r="U3" s="2"/>
       <c r="X3" s="12"/>
     </row>
     <row r="6" spans="2:25" s="14" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="26" t="s">
         <v>199</v>
       </c>
-      <c r="C6" s="16"/>
-[...2 lines deleted...]
-      <c r="G6" s="15" t="s">
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
+      <c r="G6" s="26" t="s">
         <v>198</v>
       </c>
-      <c r="H6" s="16"/>
-[...2 lines deleted...]
-      <c r="L6" s="15" t="s">
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="28"/>
+      <c r="L6" s="26" t="s">
         <v>200</v>
       </c>
-      <c r="M6" s="16"/>
-[...2 lines deleted...]
-      <c r="Q6" s="15" t="s">
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="28"/>
+      <c r="Q6" s="26" t="s">
         <v>201</v>
       </c>
-      <c r="R6" s="16"/>
-[...2 lines deleted...]
-      <c r="V6" s="15" t="s">
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="28"/>
+      <c r="V6" s="26" t="s">
         <v>202</v>
       </c>
-      <c r="W6" s="16"/>
-[...1 lines deleted...]
-      <c r="Y6" s="17"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="28"/>
     </row>
     <row r="7" spans="2:25" x14ac:dyDescent="0.55000000000000004">
       <c r="B7" s="3"/>
       <c r="E7" s="4"/>
       <c r="G7" s="3"/>
       <c r="J7" s="4"/>
       <c r="L7" s="3"/>
       <c r="O7" s="4"/>
       <c r="Q7" s="3"/>
       <c r="T7" s="4"/>
       <c r="V7" s="3"/>
       <c r="Y7" s="4"/>
     </row>
     <row r="8" spans="2:25" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="3"/>
       <c r="C8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="4"/>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="s">
         <v>2</v>
@@ -3066,80 +2949,80 @@
       <c r="Y18" s="4"/>
     </row>
     <row r="19" spans="2:25" x14ac:dyDescent="0.55000000000000004">
       <c r="B19" s="5"/>
       <c r="C19" s="6"/>
       <c r="D19" s="13"/>
       <c r="E19" s="7"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="13"/>
       <c r="J19" s="7"/>
       <c r="L19" s="5"/>
       <c r="M19" s="6"/>
       <c r="N19" s="13"/>
       <c r="O19" s="7"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="6"/>
       <c r="S19" s="13"/>
       <c r="T19" s="7"/>
       <c r="V19" s="5"/>
       <c r="W19" s="6"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="7"/>
     </row>
     <row r="21" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B21" s="15" t="s">
+      <c r="B21" s="26" t="s">
         <v>203</v>
       </c>
-      <c r="C21" s="16"/>
-[...2 lines deleted...]
-      <c r="G21" s="15" t="s">
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="28"/>
+      <c r="G21" s="26" t="s">
         <v>204</v>
       </c>
-      <c r="H21" s="16"/>
-[...2 lines deleted...]
-      <c r="L21" s="15" t="s">
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="28"/>
+      <c r="L21" s="26" t="s">
         <v>205</v>
       </c>
-      <c r="M21" s="16"/>
-[...2 lines deleted...]
-      <c r="Q21" s="15" t="s">
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="28"/>
+      <c r="Q21" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="R21" s="16"/>
-[...2 lines deleted...]
-      <c r="V21" s="15" t="s">
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="28"/>
+      <c r="V21" s="26" t="s">
         <v>206</v>
       </c>
-      <c r="W21" s="16"/>
-[...1 lines deleted...]
-      <c r="Y21" s="17"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="28"/>
     </row>
     <row r="22" spans="2:25" x14ac:dyDescent="0.55000000000000004">
       <c r="B22" s="3"/>
       <c r="E22" s="4"/>
       <c r="G22" s="3"/>
       <c r="J22" s="4"/>
       <c r="L22" s="3"/>
       <c r="O22" s="4"/>
       <c r="Q22" s="3"/>
       <c r="T22" s="4"/>
       <c r="V22" s="3"/>
       <c r="Y22" s="4"/>
     </row>
     <row r="23" spans="2:25" x14ac:dyDescent="0.55000000000000004">
       <c r="B23" s="3"/>
       <c r="C23" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="4"/>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="s">
         <v>2</v>